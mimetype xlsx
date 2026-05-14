--- v1 (2026-02-11)
+++ v2 (2026-05-14)
@@ -6,134 +6,131 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29530"/>
   <workbookPr autoCompressPictures="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\Marketing\Part VII\Shop Window\Literature_Final\Non-Priority Static Docs_Batch 5_041125\Final\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\A224369\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{7D1BECDB-2510-481C-9A70-D04611323AC0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4152C9B4-FB8A-40BA-AB47-EC305B6A0715}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="15375" yWindow="-16485" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-13425" yWindow="-16320" windowWidth="29040" windowHeight="15720" tabRatio="509" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Relevant Life Calculator" sheetId="5" r:id="rId1"/>
-    <sheet name="Inputs" sheetId="6" r:id="rId2"/>
+    <sheet name="Inputs" sheetId="6" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Relevant Life Calculator'!$B$2:$G$52</definedName>
   </definedNames>
-  <calcPr calcId="191029" calcMode="manual"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="D38" i="5" l="1"/>
+  <c r="D20" i="5" l="1"/>
+  <c r="D22" i="5" s="1"/>
+  <c r="D38" i="5"/>
   <c r="D32" i="5" l="1"/>
   <c r="K36" i="5" l="1"/>
   <c r="I38" i="5"/>
   <c r="K38" i="5" s="1"/>
-  <c r="K39" i="5" s="1"/>
+  <c r="K39" i="5" l="1"/>
   <c r="L39" i="5" s="1"/>
   <c r="D36" i="5" s="1"/>
-  <c r="E42" i="5" l="1"/>
+  <c r="E42" i="5"/>
   <c r="E43" i="5" l="1"/>
-  <c r="E44" i="5"/>
-[...2 lines deleted...]
-  <c r="D45" i="5" s="1"/>
   <c r="I32" i="5"/>
   <c r="E41" i="5" l="1"/>
+  <c r="E44" i="5" s="1"/>
+  <c r="E45" i="5" s="1"/>
   <c r="D41" i="5"/>
   <c r="I30" i="5" l="1"/>
   <c r="I42" i="5" s="1"/>
-  <c r="D43" i="5" s="1"/>
-[...2 lines deleted...]
-  <c r="D47" i="5" l="1"/>
+  <c r="D43" i="5" l="1"/>
+  <c r="D44" i="5" s="1"/>
+  <c r="D42" i="5"/>
+  <c r="D45" i="5" l="1"/>
+  <c r="D47" i="5" s="1"/>
   <c r="F47" i="5" s="1"/>
-  <c r="D22" i="5"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="45">
   <si>
     <t>Client details</t>
   </si>
   <si>
     <t>per year</t>
   </si>
   <si>
     <t>For Intermediaries only</t>
   </si>
   <si>
     <t>Relevant Life Calculator</t>
   </si>
   <si>
     <t>Age bracket</t>
-  </si>
-[...1 lines deleted...]
-    <t>Select from list</t>
   </si>
   <si>
     <t>40-49</t>
   </si>
   <si>
     <t>50-59</t>
   </si>
   <si>
     <t>60-71</t>
   </si>
   <si>
     <t>Multiple</t>
   </si>
   <si>
     <t>Age Bracket</t>
   </si>
   <si>
     <t>17-29</t>
   </si>
   <si>
     <t>30-39</t>
   </si>
   <si>
     <t>Taxable income</t>
   </si>
@@ -284,51 +281,51 @@
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> The difference in cost to an employer of providing life cover for an employee with a Relevant Life policy, and compensating them for the gross cost of a personal policy they take out themselves.</t>
     </r>
   </si>
   <si>
     <t>You can use this tool to calculate the maximum amount of Relevant Life cover a customer can have with Aviva Life &amp; Pensions UK Limited, and compare the cost of Relevant Life to personal cover.</t>
   </si>
   <si>
     <t>EDCO 3528-0126</t>
   </si>
   <si>
     <t>Aviva Life &amp; Pensions UK Limited. Registered in England and Wales No 3253947. Aviva, Wellington Row, York, YO90 1WR. Authorised by the Prudential Regulation Authority and regulated by the Financial Conduct Authority and the Prudential Regulation Authority. Firm reference number 185896.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="&quot;£&quot;#,##0.00"/>
     <numFmt numFmtId="165" formatCode="&quot;£&quot;#,##0"/>
   </numFmts>
-  <fonts count="26" x14ac:knownFonts="1">
+  <fonts count="28" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0" tint="-0.499984740745262"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0" tint="-0.499984740745262"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color rgb="FF0070C0"/>
@@ -436,85 +433,100 @@
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <u/>
-[...6 lines deleted...]
-    <font>
       <b/>
       <sz val="22"/>
       <color rgb="FF191D64"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFB10101"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <color rgb="FFB10101"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10.5"/>
       <color rgb="FFB10101"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF191D64"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
@@ -836,390 +848,375 @@
       <right/>
       <top style="thin">
         <color rgb="FFB10101"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFB10101"/>
       </left>
       <right style="thin">
         <color rgb="FFB10101"/>
       </right>
       <top style="thin">
         <color rgb="FFB10101"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="95">
+  <cellXfs count="90">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="14" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="4" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="10" fontId="5" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="16" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="5" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="164" fontId="14" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="2" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="2" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="2" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="13" fillId="2" borderId="23" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="18" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="5" fillId="2" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="2" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="14" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="14" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="16" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="26" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...44 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="26" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
-[...23 lines deleted...]
-    <xf numFmtId="9" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="165" fontId="26" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="9" fontId="26" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="10" fontId="26" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="10" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="10" fontId="25" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="10" fontId="8" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="27" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...113 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="1" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFB10101"/>
       <color rgb="FFFFF3C6"/>
       <color rgb="FF9CCDFB"/>
       <color rgb="FF191D64"/>
       <color rgb="FFCC0066"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>51288</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>1377</xdr:colOff>
       <xdr:row>3</xdr:row>
-      <xdr:rowOff>100361</xdr:rowOff>
+      <xdr:rowOff>106711</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
@@ -1513,1001 +1510,901 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AI56"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A19" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="F63" sqref="F63"/>
+    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="D12" sqref="D12"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="17.25" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="17" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="2" width="3.7109375" style="1" customWidth="1"/>
+    <col min="1" max="2" width="3.7265625" style="1" customWidth="1"/>
     <col min="3" max="3" width="37" style="1" customWidth="1"/>
-    <col min="4" max="4" width="20.7109375" style="40" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="36" max="16384" width="9.140625" style="1"/>
+    <col min="4" max="4" width="20.7265625" style="16" customWidth="1"/>
+    <col min="5" max="5" width="2.7265625" style="16" customWidth="1"/>
+    <col min="6" max="6" width="18.7265625" style="12" customWidth="1"/>
+    <col min="7" max="7" width="3.7265625" style="16" customWidth="1"/>
+    <col min="8" max="8" width="3.7265625" style="1" customWidth="1"/>
+    <col min="9" max="12" width="9.1796875" style="1" customWidth="1"/>
+    <col min="13" max="35" width="9.1796875" style="46"/>
+    <col min="36" max="16384" width="9.1796875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...21 lines deleted...]
-      <c r="B3" s="9"/>
+    <row r="1" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="C1" s="15"/>
+    </row>
+    <row r="2" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B2" s="5"/>
+      <c r="C2" s="6"/>
+      <c r="D2" s="6"/>
+      <c r="E2" s="6"/>
+      <c r="F2" s="6"/>
+      <c r="G2" s="7"/>
+    </row>
+    <row r="3" spans="1:8" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="B3" s="8"/>
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="3"/>
-[...8 lines deleted...]
-      <c r="C4" s="63" t="s">
+      <c r="D3" s="1"/>
+      <c r="E3" s="1"/>
+      <c r="F3" s="1"/>
+      <c r="G3" s="9"/>
+    </row>
+    <row r="4" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B4" s="8"/>
+      <c r="C4" s="49" t="s">
         <v>3</v>
       </c>
-      <c r="D4" s="3"/>
-[...62 lines deleted...]
-      <c r="C10" s="87" t="s">
+      <c r="D4" s="1"/>
+      <c r="E4" s="1"/>
+      <c r="F4" s="1"/>
+      <c r="G4" s="9"/>
+    </row>
+    <row r="5" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="3"/>
+      <c r="B5" s="8"/>
+      <c r="C5" s="15"/>
+      <c r="G5" s="17"/>
+      <c r="H5" s="3"/>
+    </row>
+    <row r="6" spans="1:8" ht="42" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B6" s="8"/>
+      <c r="C6" s="69" t="s">
+        <v>42</v>
+      </c>
+      <c r="D6" s="69"/>
+      <c r="E6" s="69"/>
+      <c r="F6" s="69"/>
+      <c r="G6" s="17"/>
+    </row>
+    <row r="7" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B7" s="8"/>
+      <c r="C7" s="15"/>
+      <c r="G7" s="17"/>
+    </row>
+    <row r="8" spans="1:8" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B8" s="8"/>
+      <c r="C8" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D8" s="25"/>
+      <c r="E8" s="25"/>
+      <c r="F8" s="25"/>
+      <c r="G8" s="17"/>
+    </row>
+    <row r="9" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B9" s="8"/>
+      <c r="C9" s="15"/>
+      <c r="G9" s="17"/>
+    </row>
+    <row r="10" spans="1:8" ht="22" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B10" s="8"/>
+      <c r="C10" s="73" t="s">
         <v>0</v>
       </c>
-      <c r="D10" s="87"/>
-[...18 lines deleted...]
-      <c r="C12" s="27" t="s">
+      <c r="D10" s="73"/>
+      <c r="E10" s="73"/>
+      <c r="F10" s="73"/>
+      <c r="G10" s="17"/>
+    </row>
+    <row r="11" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B11" s="8"/>
+      <c r="C11" s="15"/>
+      <c r="G11" s="17"/>
+    </row>
+    <row r="12" spans="1:8" ht="22" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B12" s="8"/>
+      <c r="C12" s="26" t="s">
         <v>4</v>
       </c>
-      <c r="D12" s="69"/>
-[...18 lines deleted...]
-      <c r="C14" s="64" t="s">
+      <c r="D12" s="55"/>
+      <c r="E12" s="53"/>
+      <c r="F12" s="13"/>
+      <c r="G12" s="14"/>
+    </row>
+    <row r="13" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B13" s="8"/>
+      <c r="C13" s="11"/>
+      <c r="D13" s="54"/>
+      <c r="E13" s="12"/>
+      <c r="F13" s="13"/>
+      <c r="G13" s="14"/>
+    </row>
+    <row r="14" spans="1:8" ht="22" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B14" s="8"/>
+      <c r="C14" s="50" t="s">
+        <v>12</v>
+      </c>
+      <c r="D14" s="51" t="s">
+        <v>15</v>
+      </c>
+      <c r="E14" s="13"/>
+      <c r="F14" s="13"/>
+      <c r="G14" s="14"/>
+    </row>
+    <row r="15" spans="1:8" ht="22" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B15" s="8"/>
+      <c r="C15" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="D14" s="65" t="s">
+      <c r="D15" s="57"/>
+      <c r="E15" s="56"/>
+      <c r="F15" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="G15" s="14"/>
+    </row>
+    <row r="16" spans="1:8" ht="22" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B16" s="8"/>
+      <c r="C16" s="28" t="s">
+        <v>14</v>
+      </c>
+      <c r="D16" s="58"/>
+      <c r="E16" s="56"/>
+      <c r="F16" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="G16" s="14"/>
+    </row>
+    <row r="17" spans="1:12" ht="22" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B17" s="8"/>
+      <c r="C17" s="28" t="s">
+        <v>17</v>
+      </c>
+      <c r="D17" s="58"/>
+      <c r="E17" s="13"/>
+      <c r="F17" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="G17" s="14"/>
+    </row>
+    <row r="18" spans="1:12" ht="22" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B18" s="8"/>
+      <c r="C18" s="60" t="s">
+        <v>18</v>
+      </c>
+      <c r="D18" s="59"/>
+      <c r="E18" s="13"/>
+      <c r="F18" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="G18" s="14"/>
+    </row>
+    <row r="19" spans="1:12" ht="22" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B19" s="8"/>
+      <c r="C19" s="28" t="s">
         <v>16</v>
       </c>
-      <c r="E14" s="14"/>
-[...12 lines deleted...]
-      <c r="F15" s="14" t="s">
+      <c r="D19" s="57"/>
+      <c r="E19" s="56"/>
+      <c r="F19" s="13" t="s">
         <v>1</v>
       </c>
-      <c r="G15" s="15"/>
-[...64 lines deleted...]
-      <c r="D20" s="75" t="str">
+      <c r="G19" s="14"/>
+    </row>
+    <row r="20" spans="1:12" ht="22" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B20" s="8"/>
+      <c r="C20" s="18" t="s">
+        <v>21</v>
+      </c>
+      <c r="D20" s="61" t="str">
         <f>IF(SUM(D15:D19)=0,"",SUM(D15:D19))</f>
         <v/>
       </c>
-      <c r="E20" s="14"/>
-      <c r="F20" s="14" t="s">
+      <c r="E20" s="13"/>
+      <c r="F20" s="13" t="s">
         <v>1</v>
       </c>
-      <c r="G20" s="15"/>
-[...18 lines deleted...]
-      <c r="D22" s="31" t="str">
+      <c r="G20" s="14"/>
+    </row>
+    <row r="21" spans="1:12" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B21" s="8"/>
+      <c r="C21" s="15"/>
+      <c r="G21" s="17"/>
+    </row>
+    <row r="22" spans="1:12" ht="22" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B22" s="8"/>
+      <c r="C22" s="29" t="s">
+        <v>19</v>
+      </c>
+      <c r="D22" s="30" t="str">
         <f>IF(D$20="","",VLOOKUP(D12,Inputs!A2:B6,2,FALSE)*D20)</f>
         <v/>
       </c>
-      <c r="E22" s="13"/>
-[...39 lines deleted...]
-      <c r="C26" s="87" t="s">
+      <c r="E22" s="12"/>
+      <c r="F22" s="13"/>
+      <c r="G22" s="14"/>
+    </row>
+    <row r="23" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B23" s="8"/>
+      <c r="C23" s="15"/>
+      <c r="G23" s="17"/>
+    </row>
+    <row r="24" spans="1:12" ht="22" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="4"/>
+      <c r="B24" s="8"/>
+      <c r="C24" s="74" t="s">
+        <v>20</v>
+      </c>
+      <c r="D24" s="74"/>
+      <c r="E24" s="74"/>
+      <c r="F24" s="74"/>
+      <c r="G24" s="14"/>
+      <c r="H24" s="4"/>
+    </row>
+    <row r="25" spans="1:12" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B25" s="8"/>
+      <c r="C25" s="13"/>
+      <c r="D25" s="12"/>
+      <c r="E25" s="12"/>
+      <c r="G25" s="17"/>
+    </row>
+    <row r="26" spans="1:12" ht="22" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B26" s="8"/>
+      <c r="C26" s="73" t="s">
+        <v>22</v>
+      </c>
+      <c r="D26" s="73"/>
+      <c r="E26" s="73"/>
+      <c r="F26" s="73"/>
+      <c r="G26" s="17"/>
+    </row>
+    <row r="27" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B27" s="8"/>
+      <c r="C27" s="15"/>
+      <c r="G27" s="17"/>
+    </row>
+    <row r="28" spans="1:12" ht="22" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B28" s="8"/>
+      <c r="C28" s="62" t="s">
         <v>23</v>
       </c>
-      <c r="D26" s="87"/>
-[...49 lines deleted...]
-      <c r="I30" s="59" t="str">
+      <c r="D28" s="63"/>
+      <c r="E28" s="53"/>
+      <c r="F28" s="13"/>
+      <c r="G28" s="14"/>
+    </row>
+    <row r="29" spans="1:12" ht="8.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B29" s="8"/>
+      <c r="C29" s="31"/>
+      <c r="G29" s="17"/>
+    </row>
+    <row r="30" spans="1:12" ht="22" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B30" s="8"/>
+      <c r="C30" s="64" t="s">
+        <v>33</v>
+      </c>
+      <c r="D30" s="66"/>
+      <c r="E30" s="53"/>
+      <c r="G30" s="32"/>
+      <c r="I30" s="81">
         <f>D30</f>
-        <v>Select from list</v>
-[...18 lines deleted...]
-      <c r="D32" s="62" t="str">
+        <v>0</v>
+      </c>
+      <c r="J30" s="82"/>
+      <c r="K30" s="82"/>
+      <c r="L30" s="82"/>
+    </row>
+    <row r="31" spans="1:12" ht="8.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B31" s="8"/>
+      <c r="C31" s="31"/>
+      <c r="D31" s="65"/>
+      <c r="G31" s="17"/>
+      <c r="I31" s="83"/>
+      <c r="J31" s="82"/>
+      <c r="K31" s="82"/>
+      <c r="L31" s="82"/>
+    </row>
+    <row r="32" spans="1:12" ht="22" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A32" s="4"/>
+      <c r="B32" s="8"/>
+      <c r="C32" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="D32" s="48">
         <f>IF(D30="Select from list","",IF(D30=20%,8%,2%))</f>
-        <v/>
-[...4 lines deleted...]
-      <c r="I32" s="59" t="str">
+        <v>0.02</v>
+      </c>
+      <c r="E32" s="12"/>
+      <c r="G32" s="14"/>
+      <c r="H32" s="4"/>
+      <c r="I32" s="81">
         <f>D32</f>
-        <v/>
-[...41 lines deleted...]
-      <c r="D36" s="47" t="str">
+        <v>0.02</v>
+      </c>
+      <c r="J32" s="82"/>
+      <c r="K32" s="82"/>
+      <c r="L32" s="82"/>
+    </row>
+    <row r="33" spans="1:12" ht="8.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B33" s="8"/>
+      <c r="C33" s="31"/>
+      <c r="G33" s="17"/>
+      <c r="I33" s="82"/>
+      <c r="J33" s="82"/>
+      <c r="K33" s="82"/>
+      <c r="L33" s="82"/>
+    </row>
+    <row r="34" spans="1:12" ht="22" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A34" s="4"/>
+      <c r="B34" s="8"/>
+      <c r="C34" s="26" t="s">
+        <v>37</v>
+      </c>
+      <c r="D34" s="67"/>
+      <c r="E34" s="12"/>
+      <c r="F34" s="13"/>
+      <c r="G34" s="14"/>
+      <c r="H34" s="4"/>
+      <c r="I34" s="84"/>
+      <c r="J34" s="82"/>
+      <c r="K34" s="82"/>
+      <c r="L34" s="82"/>
+    </row>
+    <row r="35" spans="1:12" ht="8.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B35" s="8"/>
+      <c r="C35" s="31"/>
+      <c r="D35" s="65"/>
+      <c r="G35" s="17"/>
+      <c r="I35" s="82"/>
+      <c r="J35" s="82"/>
+      <c r="K35" s="82"/>
+      <c r="L35" s="82"/>
+    </row>
+    <row r="36" spans="1:12" ht="22" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A36" s="4"/>
+      <c r="B36" s="8"/>
+      <c r="C36" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="D36" s="44" t="str">
         <f>IF(D34="","",MAX(L39,19%))</f>
         <v/>
       </c>
-      <c r="E36" s="13"/>
-[...5 lines deleted...]
-      <c r="I36" s="55">
+      <c r="E36" s="12"/>
+      <c r="F36" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="G36" s="14"/>
+      <c r="H36" s="4"/>
+      <c r="I36" s="85">
         <v>50000</v>
       </c>
-      <c r="J36" s="54">
+      <c r="J36" s="86">
         <v>0.19</v>
       </c>
-      <c r="K36" s="55">
+      <c r="K36" s="85">
         <f>I36*J36</f>
         <v>9500</v>
       </c>
-      <c r="L36" s="56"/>
-[...21 lines deleted...]
-      <c r="D38" s="62" t="str">
+      <c r="L36" s="83"/>
+    </row>
+    <row r="37" spans="1:12" ht="8.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B37" s="8"/>
+      <c r="C37" s="31"/>
+      <c r="G37" s="17"/>
+      <c r="I37" s="83"/>
+      <c r="J37" s="83"/>
+      <c r="K37" s="83"/>
+      <c r="L37" s="83"/>
+    </row>
+    <row r="38" spans="1:12" ht="22" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B38" s="8"/>
+      <c r="C38" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="D38" s="48">
         <f>IF(D30="Select from list","",15%)</f>
-        <v/>
-[...5 lines deleted...]
-      <c r="I38" s="55">
+        <v>0.15</v>
+      </c>
+      <c r="E38" s="12"/>
+      <c r="F38" s="13"/>
+      <c r="G38" s="32"/>
+      <c r="I38" s="85">
         <f>D34-I36</f>
         <v>-50000</v>
       </c>
-      <c r="J38" s="57">
+      <c r="J38" s="87">
         <v>0.26500000000000001</v>
       </c>
-      <c r="K38" s="55">
+      <c r="K38" s="85">
         <f>I38*J38</f>
         <v>-13250</v>
       </c>
-      <c r="L38" s="56"/>
-[...12 lines deleted...]
-      <c r="K39" s="55">
+      <c r="L38" s="83"/>
+    </row>
+    <row r="39" spans="1:12" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B39" s="8"/>
+      <c r="C39" s="11"/>
+      <c r="D39" s="12"/>
+      <c r="E39" s="12"/>
+      <c r="F39" s="13"/>
+      <c r="G39" s="14"/>
+      <c r="I39" s="83"/>
+      <c r="J39" s="83"/>
+      <c r="K39" s="85">
         <f>SUM(K36:K38)</f>
         <v>-3750</v>
       </c>
-      <c r="L39" s="58" t="e">
+      <c r="L39" s="88" t="e">
         <f>MIN(K39/D34,25%)</f>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="40" spans="1:12" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="D40" s="66" t="s">
+    <row r="40" spans="1:12" ht="22" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B40" s="8"/>
+      <c r="C40" s="50" t="s">
+        <v>34</v>
+      </c>
+      <c r="D40" s="52" t="s">
+        <v>24</v>
+      </c>
+      <c r="E40" s="75" t="s">
         <v>25</v>
       </c>
-      <c r="E40" s="89" t="s">
-[...12 lines deleted...]
-      <c r="D41" s="20" t="str">
+      <c r="F40" s="75"/>
+      <c r="G40" s="14"/>
+      <c r="I40" s="82"/>
+      <c r="J40" s="82"/>
+      <c r="K40" s="82"/>
+      <c r="L40" s="82"/>
+    </row>
+    <row r="41" spans="1:12" ht="22" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B41" s="8"/>
+      <c r="C41" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="D41" s="19" t="str">
         <f>IF($D$28="","",$D$28)</f>
         <v/>
       </c>
-      <c r="E41" s="90" t="str">
+      <c r="E41" s="76" t="str">
         <f t="shared" ref="E41" si="0">IF($D$28="","",$D$28)</f>
         <v/>
       </c>
-      <c r="F41" s="91"/>
-[...9 lines deleted...]
-      <c r="D42" s="20" t="str">
+      <c r="F41" s="77"/>
+      <c r="G41" s="14"/>
+      <c r="I41" s="82"/>
+      <c r="J41" s="82"/>
+      <c r="K41" s="82"/>
+      <c r="L41" s="82"/>
+    </row>
+    <row r="42" spans="1:12" ht="22" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B42" s="8"/>
+      <c r="C42" s="33" t="s">
+        <v>32</v>
+      </c>
+      <c r="D42" s="19" t="e">
         <f>IF(D30="Select from list","",I42-D41)</f>
-        <v/>
-[...1 lines deleted...]
-      <c r="E42" s="90" t="str">
+        <v>#VALUE!</v>
+      </c>
+      <c r="E42" s="76">
         <f>IF($D$32="","",0)</f>
-        <v/>
-[...4 lines deleted...]
-      <c r="I42" s="61" t="e">
+        <v>0</v>
+      </c>
+      <c r="F42" s="77"/>
+      <c r="G42" s="14"/>
+      <c r="I42" s="89">
         <f>D28/(1-(I30+I32))</f>
-        <v>#VALUE!</v>
-[...5 lines deleted...]
-      <c r="C43" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="J42" s="82"/>
+      <c r="K42" s="82"/>
+      <c r="L42" s="82"/>
+    </row>
+    <row r="43" spans="1:12" ht="22" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B43" s="8"/>
+      <c r="C43" s="33" t="s">
+        <v>30</v>
+      </c>
+      <c r="D43" s="19">
+        <f>IF(D30="Select from list","",I42*D38)</f>
+        <v>0</v>
+      </c>
+      <c r="E43" s="76">
+        <f>IF($D$38="","",0)</f>
+        <v>0</v>
+      </c>
+      <c r="F43" s="77"/>
+      <c r="G43" s="14"/>
+    </row>
+    <row r="44" spans="1:12" ht="22" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B44" s="8"/>
+      <c r="C44" s="33" t="s">
         <v>31</v>
       </c>
-      <c r="D43" s="20" t="str">
-[...17 lines deleted...]
-      <c r="D44" s="48" t="str">
+      <c r="D44" s="45" t="str">
         <f>IF(D36="","",(I42+D43)*D36)</f>
         <v/>
       </c>
-      <c r="E44" s="92" t="str">
+      <c r="E44" s="78" t="str">
         <f>IF(D36="","",E41*D36)</f>
         <v/>
       </c>
-      <c r="F44" s="92"/>
-[...9 lines deleted...]
-      <c r="D45" s="37" t="str">
+      <c r="F44" s="78"/>
+      <c r="G44" s="14"/>
+    </row>
+    <row r="45" spans="1:12" ht="22" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B45" s="8"/>
+      <c r="C45" s="34" t="s">
+        <v>35</v>
+      </c>
+      <c r="D45" s="35" t="str">
         <f>IF(D44="","",IF($D$30="Select from list","",SUM(D41:D43)-D44))</f>
         <v/>
       </c>
-      <c r="E45" s="93" t="str">
+      <c r="E45" s="79" t="str">
         <f>IF(E44="","",IF(D28="","",SUM(E41:F43)-E44))</f>
         <v/>
       </c>
-      <c r="F45" s="94"/>
-[...19 lines deleted...]
-      <c r="D47" s="38" t="str">
+      <c r="F45" s="80"/>
+      <c r="G45" s="14"/>
+    </row>
+    <row r="46" spans="1:12" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B46" s="8"/>
+      <c r="C46" s="15"/>
+      <c r="G46" s="17"/>
+    </row>
+    <row r="47" spans="1:12" ht="22" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B47" s="8"/>
+      <c r="C47" s="29" t="s">
+        <v>40</v>
+      </c>
+      <c r="D47" s="36" t="str">
         <f>IF(D45="","",D45-E45)</f>
         <v/>
       </c>
-      <c r="E47" s="13"/>
-      <c r="F47" s="39" t="str">
+      <c r="E47" s="12"/>
+      <c r="F47" s="37" t="str">
         <f>IF(D47="","",D47/D45)</f>
         <v/>
       </c>
-      <c r="G47" s="15"/>
-[...129 lines deleted...]
-      <c r="B56" s="46" t="s">
+      <c r="G47" s="14"/>
+    </row>
+    <row r="48" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B48" s="8"/>
+      <c r="C48" s="15"/>
+      <c r="G48" s="17"/>
+    </row>
+    <row r="49" spans="1:35" ht="39" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A49" s="4"/>
+      <c r="B49" s="8"/>
+      <c r="C49" s="74" t="s">
+        <v>41</v>
+      </c>
+      <c r="D49" s="74"/>
+      <c r="E49" s="74"/>
+      <c r="F49" s="74"/>
+      <c r="G49" s="14"/>
+      <c r="H49" s="4"/>
+    </row>
+    <row r="50" spans="1:35" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B50" s="8"/>
+      <c r="C50" s="15"/>
+      <c r="G50" s="17"/>
+    </row>
+    <row r="51" spans="1:35" s="16" customFormat="1" ht="55" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A51" s="1"/>
+      <c r="B51" s="8"/>
+      <c r="C51" s="70" t="s">
+        <v>38</v>
+      </c>
+      <c r="D51" s="71"/>
+      <c r="E51" s="71"/>
+      <c r="F51" s="72"/>
+      <c r="G51" s="17"/>
+      <c r="H51" s="1"/>
+      <c r="M51" s="47"/>
+      <c r="N51" s="47"/>
+      <c r="O51" s="47"/>
+      <c r="P51" s="47"/>
+      <c r="Q51" s="47"/>
+      <c r="R51" s="47"/>
+      <c r="S51" s="47"/>
+      <c r="T51" s="47"/>
+      <c r="U51" s="47"/>
+      <c r="V51" s="47"/>
+      <c r="W51" s="47"/>
+      <c r="X51" s="47"/>
+      <c r="Y51" s="47"/>
+      <c r="Z51" s="47"/>
+      <c r="AA51" s="47"/>
+      <c r="AB51" s="47"/>
+      <c r="AC51" s="47"/>
+      <c r="AD51" s="47"/>
+      <c r="AE51" s="47"/>
+      <c r="AF51" s="47"/>
+      <c r="AG51" s="47"/>
+      <c r="AH51" s="47"/>
+      <c r="AI51" s="47"/>
+    </row>
+    <row r="52" spans="1:35" s="16" customFormat="1" ht="20.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A52" s="1"/>
+      <c r="B52" s="10"/>
+      <c r="C52" s="38"/>
+      <c r="D52" s="39"/>
+      <c r="E52" s="39"/>
+      <c r="F52" s="40"/>
+      <c r="G52" s="41"/>
+      <c r="H52" s="1"/>
+      <c r="M52" s="47"/>
+      <c r="N52" s="47"/>
+      <c r="O52" s="47"/>
+      <c r="P52" s="47"/>
+      <c r="Q52" s="47"/>
+      <c r="R52" s="47"/>
+      <c r="S52" s="47"/>
+      <c r="T52" s="47"/>
+      <c r="U52" s="47"/>
+      <c r="V52" s="47"/>
+      <c r="W52" s="47"/>
+      <c r="X52" s="47"/>
+      <c r="Y52" s="47"/>
+      <c r="Z52" s="47"/>
+      <c r="AA52" s="47"/>
+      <c r="AB52" s="47"/>
+      <c r="AC52" s="47"/>
+      <c r="AD52" s="47"/>
+      <c r="AE52" s="47"/>
+      <c r="AF52" s="47"/>
+      <c r="AG52" s="47"/>
+      <c r="AH52" s="47"/>
+      <c r="AI52" s="47"/>
+    </row>
+    <row r="53" spans="1:35" x14ac:dyDescent="0.35">
+      <c r="I53" s="16"/>
+    </row>
+    <row r="54" spans="1:35" ht="50.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B54" s="68" t="s">
         <v>44</v>
       </c>
-      <c r="I56" s="52"/>
+      <c r="C54" s="68"/>
+      <c r="D54" s="68"/>
+      <c r="E54" s="68"/>
+      <c r="F54" s="68"/>
+      <c r="G54" s="68"/>
+      <c r="I54" s="16"/>
+    </row>
+    <row r="55" spans="1:35" ht="5.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B55" s="42"/>
+      <c r="I55" s="16"/>
+    </row>
+    <row r="56" spans="1:35" x14ac:dyDescent="0.35">
+      <c r="B56" s="43" t="s">
+        <v>43</v>
+      </c>
+      <c r="I56" s="16"/>
     </row>
   </sheetData>
-  <sheetProtection selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="s74sl5rDSzIwL++TE+eHTVFJCkG1yNvusDSjssb4K3/FSFExTpCafiJm2IoXgvgtja08DKSIhAJzVmIwpo3XTQ==" saltValue="/+/fR2ovDguHyNgmSaIuqA==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="13">
     <mergeCell ref="B54:G54"/>
     <mergeCell ref="C6:F6"/>
     <mergeCell ref="C51:F51"/>
     <mergeCell ref="C10:F10"/>
     <mergeCell ref="C26:F26"/>
     <mergeCell ref="C24:F24"/>
     <mergeCell ref="C49:F49"/>
     <mergeCell ref="E40:F40"/>
     <mergeCell ref="E42:F42"/>
     <mergeCell ref="E43:F43"/>
     <mergeCell ref="E41:F41"/>
     <mergeCell ref="E44:F44"/>
     <mergeCell ref="E45:F45"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.55118110236220474" bottom="0.55118110236220474" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="78" orientation="portrait"/>
   <headerFooter>
-    <oddFooter>&amp;L_x000D_&amp;1#&amp;"Arial"&amp;8&amp;KFF0000 Aviva: Confidential</oddFooter>
+    <oddFooter>&amp;L_x000D_&amp;1#&amp;"Arial"&amp;8&amp;K008000 Aviva: Public</oddFooter>
   </headerFooter>
   <ignoredErrors>
-    <ignoredError sqref="I42" evalError="1"/>
+    <ignoredError sqref="I42 D22" evalError="1"/>
   </ignoredErrors>
   <drawing r:id="rId1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="2">
         <x14:dataValidation type="list" error="Please select from list" prompt="Please select from list" xr:uid="{00000000-0002-0000-0000-000000000000}">
           <x14:formula1>
             <xm:f>Inputs!$A$2:$A$6</xm:f>
           </x14:formula1>
           <xm:sqref>D12</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" error="Please select from list" prompt="Please select from list" xr:uid="{00000000-0002-0000-0000-000001000000}">
           <x14:formula1>
             <xm:f>Inputs!$A$11:$A$13</xm:f>
           </x14:formula1>
           <xm:sqref>D30</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:B13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A14" sqref="A14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="22.7109375" style="24" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="24"/>
+    <col min="1" max="1" width="22.7265625" style="23" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="20.7265625" style="23" customWidth="1"/>
+    <col min="3" max="16384" width="9.1796875" style="23"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A1" s="23" t="s">
+    <row r="1" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A1" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1" s="22" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A2" s="20" t="s">
         <v>10</v>
       </c>
-      <c r="B1" s="23" t="s">
-[...4 lines deleted...]
-      <c r="A2" s="21" t="s">
+      <c r="B2" s="20">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A3" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="B2" s="21">
-[...7 lines deleted...]
-      <c r="B3" s="21">
+      <c r="B3" s="20">
         <v>30</v>
       </c>
     </row>
-    <row r="4" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A4" s="21" t="s">
+    <row r="4" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A4" s="20" t="s">
+        <v>5</v>
+      </c>
+      <c r="B4" s="20">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A5" s="20" t="s">
         <v>6</v>
       </c>
-      <c r="B4" s="21">
-[...4 lines deleted...]
-      <c r="A5" s="21" t="s">
+      <c r="B5" s="20">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A6" s="20" t="s">
         <v>7</v>
       </c>
-      <c r="B5" s="21">
-[...7 lines deleted...]
-      <c r="B6" s="21">
+      <c r="B6" s="20">
         <v>15</v>
       </c>
     </row>
-    <row r="10" spans="1:2" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="A11" s="22">
+    <row r="10" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A10" s="22" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A11" s="21">
         <v>0.2</v>
       </c>
     </row>
-    <row r="12" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A12" s="22">
+    <row r="12" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A12" s="21">
         <v>0.4</v>
       </c>
     </row>
-    <row r="13" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A13" s="22">
+    <row r="13" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A13" s="21">
         <v>0.45</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter>
-    <oddFooter>&amp;L_x000D_&amp;1#&amp;"Arial"&amp;8&amp;KFF0000 Aviva: Confidential</oddFooter>
+    <oddFooter>&amp;L_x000D_&amp;1#&amp;"Arial"&amp;8&amp;K008000 Aviva: Public</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101001E691250DB15574DA77400C8623CFD41" ma:contentTypeVersion="7" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6b837d10644b79e7fecb6c5631e1bf02">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9bb08052-e098-4d9e-95a9-025c59383602" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7ccc0b76c4ac6a8d7c10662daad5af68" ns2:_="">
     <xsd:import namespace="9bb08052-e098-4d9e-95a9-025c59383602"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9bb08052-e098-4d9e-95a9-025c59383602" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
@@ -2625,103 +2522,88 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{518AAF18-0681-4BE6-96AF-38A5C582EA8B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{24BD0D1F-ABE4-4A35-AD00-9F73FD4EF683}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B42611A5-EBC9-4BB0-BCD5-9471F290FED4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="9bb08052-e098-4d9e-95a9-025c59383602"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{6a529c82-80a7-4af8-a184-cafecd64a441}" enabled="1" method="Privileged" siteId="{42d0d02d-6286-465e-999b-31006231efb1}" contentBits="2" removed="0"/>
+  <clbl:label id="{f7719a5e-ff05-4a37-b187-c6fda98d4d79}" enabled="1" method="Privileged" siteId="{42d0d02d-6286-465e-999b-31006231efb1}" contentBits="2" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>